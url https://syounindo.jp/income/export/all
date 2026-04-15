--- v0 (2026-02-01)
+++ v1 (2026-04-15)
@@ -16982,66 +16982,72 @@
         <v>13</v>
       </c>
       <c r="K12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:16144">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
-      <c r="C13" s="11"/>
+      <c r="C13" s="11">
+        <v>16360</v>
+      </c>
       <c r="D13" s="11"/>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11">
         <v>18610</v>
       </c>
-      <c r="M13" s="11"/>
-      <c r="N13" s="11"/>
+      <c r="M13" s="11">
+        <v>33240</v>
+      </c>
+      <c r="N13" s="11">
+        <v>96530</v>
+      </c>
       <c r="O13" s="11">
-        <v>18610</v>
+        <v>164740</v>
       </c>
     </row>
     <row r="14" spans="1:16144" customHeight="1" ht="18.75">
       <c r="A14" s="9"/>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
     </row>
     <row r="15" spans="1:16144">
       <c r="A15" s="9"/>
       <c r="B15" s="9" t="s">
         <v>21</v>