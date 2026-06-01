--- v1 (2026-04-15)
+++ v2 (2026-06-01)
@@ -16983,71 +16983,73 @@
       </c>
       <c r="K12" s="9" t="s">
         <v>14</v>
       </c>
       <c r="L12" s="9" t="s">
         <v>15</v>
       </c>
       <c r="M12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:16144">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="11">
-        <v>16360</v>
+        <v>77377</v>
       </c>
-      <c r="D13" s="11"/>
+      <c r="D13" s="11">
+        <v>31690</v>
+      </c>
       <c r="E13" s="11"/>
       <c r="F13" s="11"/>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11">
         <v>18610</v>
       </c>
       <c r="M13" s="11">
         <v>33240</v>
       </c>
       <c r="N13" s="11">
         <v>96530</v>
       </c>
       <c r="O13" s="11">
-        <v>164740</v>
+        <v>257447</v>
       </c>
     </row>
     <row r="14" spans="1:16144" customHeight="1" ht="18.75">
       <c r="A14" s="9"/>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
     </row>
     <row r="15" spans="1:16144">
       <c r="A15" s="9"/>
       <c r="B15" s="9" t="s">
         <v>21</v>