--- v2 (2026-06-01)
+++ v3 (2026-07-28)
@@ -16988,68 +16988,72 @@
         <v>15</v>
       </c>
       <c r="M12" s="9" t="s">
         <v>16</v>
       </c>
       <c r="N12" s="9" t="s">
         <v>17</v>
       </c>
       <c r="O12" s="9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="13" spans="1:16144">
       <c r="A13" s="9">
         <v>2026</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>19</v>
       </c>
       <c r="C13" s="11">
         <v>77377</v>
       </c>
       <c r="D13" s="11">
         <v>31690</v>
       </c>
-      <c r="E13" s="11"/>
-      <c r="F13" s="11"/>
+      <c r="E13" s="11">
+        <v>10970</v>
+      </c>
+      <c r="F13" s="11">
+        <v>16000</v>
+      </c>
       <c r="G13" s="11"/>
       <c r="H13" s="11"/>
       <c r="I13" s="11"/>
       <c r="J13" s="11"/>
       <c r="K13" s="11"/>
       <c r="L13" s="11">
         <v>18610</v>
       </c>
       <c r="M13" s="11">
         <v>33240</v>
       </c>
       <c r="N13" s="11">
         <v>96530</v>
       </c>
       <c r="O13" s="11">
-        <v>257447</v>
+        <v>284417</v>
       </c>
     </row>
     <row r="14" spans="1:16144" customHeight="1" ht="18.75">
       <c r="A14" s="9"/>
       <c r="B14" s="12" t="s">
         <v>20</v>
       </c>
       <c r="C14" s="9"/>
       <c r="D14" s="9"/>
       <c r="E14" s="9"/>
       <c r="F14" s="9"/>
       <c r="G14" s="9"/>
       <c r="H14" s="9"/>
       <c r="I14" s="9"/>
       <c r="J14" s="9"/>
       <c r="K14" s="9"/>
       <c r="L14" s="9"/>
       <c r="M14" s="9"/>
       <c r="N14" s="9"/>
       <c r="O14" s="9"/>
     </row>
     <row r="15" spans="1:16144">
       <c r="A15" s="9"/>
       <c r="B15" s="9" t="s">
         <v>21</v>